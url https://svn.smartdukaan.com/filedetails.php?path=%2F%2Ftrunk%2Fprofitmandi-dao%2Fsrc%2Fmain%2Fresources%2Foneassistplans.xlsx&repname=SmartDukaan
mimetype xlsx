--- v0 (2026-05-14)
+++ v1 (2026-10-09)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="CalcA1ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="38">
@@ -328,57 +329,57 @@
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A15" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="D35" activeCellId="0" sqref="D35"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A14" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="E28" activeCellId="0" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.640625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="12.66015625" defaultRowHeight="15.75" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="29.62"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="29.63"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1782,51 +1783,51 @@
       </c>
       <c r="O27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="2" t="n">
         <v>235</v>
       </c>
       <c r="Q27" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" customFormat="false" ht="15.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
       <c r="A28" s="2" t="n">
         <v>405602</v>
       </c>
       <c r="B28" s="2" t="n">
         <v>40560</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D28" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="E28" s="2" t="n">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>20</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>32</v>
       </c>
       <c r="J28" s="2" t="n">
         <v>12</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>22</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>27</v>
       </c>
@@ -1959,25 +1960,29 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>LibreOffice/7.3.7.2$MacOSX_AARCH64 LibreOffice_project/e114eadc50a9ff8d8c8a0567d6da8f454beeb84f</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <dc:description/>
   <dc:language>en-IN</dc:language>
   <cp:lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>